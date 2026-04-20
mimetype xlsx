--- v0 (2025-12-26)
+++ v1 (2026-04-20)
@@ -52,54 +52,54 @@
   <si>
     <t>Non-Biodegradable (kg)</t>
   </si>
   <si>
     <t>Hazardous (kg)</t>
   </si>
   <si>
     <t>Total Volume (kg)</t>
   </si>
   <si>
     <t>Collector</t>
   </si>
   <si>
     <t>Municipality of Malvar</t>
   </si>
   <si>
     <t>Malvar, Batangas</t>
   </si>
   <si>
     <t>Municipal Environment and Natural Resources Office Malvar</t>
   </si>
   <si>
     <t>Waste Collection Report - San Pedro II</t>
   </si>
   <si>
-    <t>Report Period: Nov 26, 2025 to Dec 26, 2025</t>
-[...2 lines deleted...]
-    <t>Export Date: Dec 26, 2025</t>
+    <t>Report Period: Mar 20, 2026 to Apr 20, 2026</t>
+  </si>
+  <si>
+    <t>Export Date: Apr 20, 2026</t>
   </si>
   <si>
     <t>Copyright © 2025 Malvar, Batangas, PH</t>
   </si>
   <si>
     <t>All Rights Reserved.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>